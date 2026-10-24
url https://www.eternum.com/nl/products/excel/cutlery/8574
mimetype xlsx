--- v0 (2026-06-25)
+++ v1 (2026-10-24)
@@ -242,51 +242,51 @@
   <si>
     <t>3010-32</t>
   </si>
   <si>
     <t>bouillonlepel</t>
   </si>
   <si>
     <t>173 mm</t>
   </si>
   <si>
     <t>3010-33</t>
   </si>
   <si>
     <t>fruit/botermes</t>
   </si>
   <si>
     <t>165 mm</t>
   </si>
   <si>
     <t>39 gr</t>
   </si>
   <si>
     <t>3010-40</t>
   </si>
   <si>
-    <t>steakmes</t>
+    <t>steakmes (Nieuwe)</t>
   </si>
   <si>
     <t>238 mm</t>
   </si>
   <si>
     <t>108 gr</t>
   </si>
   <si>
     <t>3010-45</t>
   </si>
   <si>
     <t>tafelmes HH</t>
   </si>
   <si>
     <t>233 mm</t>
   </si>
   <si>
     <t>61 mm</t>
   </si>
   <si>
     <t>3010-51</t>
   </si>
   <si>
     <t>tafelmes "verticaal"</t>
   </si>