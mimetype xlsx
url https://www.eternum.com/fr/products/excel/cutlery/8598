--- v0 (2026-07-29)
+++ v1 (2026-10-10)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Taille</t>
   </si>
   <si>
     <t>Epaisseur / Poids</t>
   </si>
   <si>
     <t>UV</t>
   </si>
   <si>
     <t>Référence</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
-    <t>Couteau steak</t>
+    <t>Couteau steak (Nouveau)</t>
   </si>
   <si>
     <t>238 mm</t>
   </si>
   <si>
     <t>108 gr</t>
   </si>
   <si>
     <t>3010-45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>