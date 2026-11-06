--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -12,134 +12,137 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Inner length</t>
   </si>
   <si>
     <t>Outer length</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Thickness</t>
   </si>
   <si>
     <t>Capacity</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>UV</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Poêles (New)</t>
   </si>
   <si>
     <t>200 mm</t>
   </si>
   <si>
     <t>400 mm</t>
   </si>
   <si>
     <t>216 mm</t>
   </si>
   <si>
     <t>47 mm</t>
   </si>
   <si>
     <t xml:space="preserve"> ml</t>
   </si>
   <si>
-    <t>2.50 mm</t>
+    <t>3.50 mm</t>
   </si>
   <si>
     <t>975 gr</t>
   </si>
   <si>
     <t>240 mm</t>
   </si>
   <si>
     <t>465 mm</t>
   </si>
   <si>
     <t>256 mm</t>
   </si>
   <si>
     <t>50 mm</t>
   </si>
   <si>
     <t>1310 gr</t>
   </si>
   <si>
     <t>280 mm</t>
   </si>
   <si>
     <t>508 mm</t>
   </si>
   <si>
     <t>297 mm</t>
   </si>
   <si>
     <t>55 mm</t>
   </si>
   <si>
     <t>1670 gr</t>
+  </si>
+  <si>
+    <t>320 mm</t>
   </si>
   <si>
     <t xml:space="preserve"> mm</t>
   </si>
   <si>
     <t xml:space="preserve"> gr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -638,66 +641,66 @@
       </c>
       <c r="G4" t="s">
         <v>16</v>
       </c>
       <c r="H4" t="s">
         <v>27</v>
       </c>
       <c r="I4">
         <v>1</v>
       </c>
       <c r="J4">
         <v>10128</v>
       </c>
       <c r="K4">
         <v>5413521101289</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>28</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J5">
         <v>10132</v>
       </c>
       <c r="K5">
         <v>5413521101326</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>